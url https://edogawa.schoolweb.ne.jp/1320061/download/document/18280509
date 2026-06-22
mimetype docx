--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -79,168 +79,180 @@
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1813560" cy="1403985"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5ABB4D71" w14:textId="204B7F3D" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
+                                <w:p w14:paraId="5ABB4D71" w14:textId="1870C8C6" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>作成</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00C27380">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">　令和</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="002A716B">
+                                  <w:r w:rsidR="008025D6">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
-                                    <w:t>７</w:t>
+                                    <w:t>８</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>年</w:t>
                                   </w:r>
                                   <w:r w:rsidR="005921FF">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>５</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>月</w:t>
                                   </w:r>
                                   <w:r w:rsidR="002A716B">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
-                                    <w:t>１６</w:t>
+                                    <w:t>１</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="008025D6">
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                    </w:rPr>
+                                    <w:t>１</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>日</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="0786D1EF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:326.35pt;margin-top:-41.85pt;width:142.8pt;height:110.55pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEtNHVQAIAAC8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNOnfbhs1XS1dipCW&#10;H2nhAVzHaSwcj7HdJsuxlRAPwSsgzjxPXoSx2+0WuCFysGYynm9mvvk8u2prRbbCOgk6p/1eSonQ&#10;HAqp1zn98H75bEKJ80wXTIEWOb0Xjl7Nnz6ZNSYTA6hAFcISBNEua0xOK+9NliSOV6JmrgdGaAyW&#10;YGvm0bXrpLCsQfRaJYM0vUgasIWxwIVz+PfmEKTziF+Wgvu3ZemEJyqn2JuPp43nKpzJfMaytWWm&#10;kvzYBvuHLmomNRY9Qd0wz8jGyr+gasktOCh9j0OdQFlKLuIMOE0//WOau4oZEWdBcpw50eT+Hyx/&#10;s31niSxyOkwvKdGsxiV1+y/d7nu3+9ntv5Ju/63b77vdD/TJIBDWGJdh3p3BTN8+hxYXH4d35hb4&#10;R0c0LCqm1+LaWmgqwQpsuB8yk7PUA44LIKvmNRRYl208RKC2tHVgE/khiI6Luz8tS7Se8FBy0h+O&#10;LzDEMdYfpcPpZBxrsOwh3VjnXwqoSTByalENEZ5tb50P7bDs4Uqo5kDJYimVio5drxbKki1D5Szj&#10;d0T/7ZrSpMnpdDwYR2QNIT+KqpYela1kndNJGr6QzrJAxwtdRNszqQ42dqL0kZ9AyYEc365avBhI&#10;W0Fxj0xZOCgYXxwaFdjPlDSo3py6TxtmBSXqlUa2p/3RKMg9OqPx5QAdex5ZnUeY5giVU0/JwVz4&#10;+EQiD+Yat7KUka/HTo69oiojjccXFGR/7sdbj+98/gsAAP//AwBQSwMEFAAGAAgAAAAhAKyOFWHg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bupV1XWk6ISQuaAc2OHD0&#10;2qwpbZzSpFt5e8xp3Gz50/9/zreT7cRZD75xpGAxj0BoKl3VUK3g4/1lloLwAanCzpFW8KM9bIvb&#10;mxyzyl1or8+HUAsOIZ+hAhNCn0npS6Mt+rnrNfHt5AaLgdehltWAFw63nVxGUSItNsQNBnv9bHTZ&#10;HkbLJTtfjnv3/bXYtfLTtAmu3syrUvd309MjiKCncIXhT5/VoWCnoxup8qJTkKyWa0YVzNKYByY2&#10;cRqDODIarx9AFrn8/0PxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMS00dVAAgAALwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKyOFWHgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w14:paraId="5ABB4D71" w14:textId="204B7F3D" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
+                          <w:p w14:paraId="5ABB4D71" w14:textId="1870C8C6" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>作成</w:t>
                             </w:r>
                             <w:r w:rsidR="00C27380">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　令和</w:t>
                             </w:r>
-                            <w:r w:rsidR="002A716B">
+                            <w:r w:rsidR="008025D6">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>７</w:t>
+                              <w:t>８</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
                             <w:r w:rsidR="005921FF">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>５</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>月</w:t>
                             </w:r>
                             <w:r w:rsidR="002A716B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>１６</w:t>
+                              <w:t>１</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008025D6">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>１</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>日</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00DF0FEE" w:rsidRPr="00394478">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0910A099" wp14:editId="6B0AE6FC">
@@ -380,67 +392,67 @@
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>読書</w:t>
             </w:r>
             <w:r w:rsidR="00BD0EEA" w:rsidRPr="00394478">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>部　　活動方針、年間の活動計画</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="0F394724" w14:textId="77777777" w:rsidTr="00ED6A1B">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF4F40F" w14:textId="1A3CEC6D" w:rsidR="00D15FC7" w:rsidRPr="00394478" w:rsidRDefault="00BD0EEA" w:rsidP="00BD0EEA">
+          <w:p w14:paraId="7FF4F40F" w14:textId="5C2251CA" w:rsidR="00D15FC7" w:rsidRPr="00394478" w:rsidRDefault="00BD0EEA" w:rsidP="00BD0EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00394478">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>顧問：</w:t>
             </w:r>
-            <w:r w:rsidR="00D15FC7" w:rsidRPr="00394478">
-[...3 lines deleted...]
-              <w:t>大西　泰</w:t>
+            <w:r w:rsidR="008025D6">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>前村　学</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4142" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7343E872" w14:textId="7B016041" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00916A7D" w:rsidP="00C95B0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00394478">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長：</w:t>
             </w:r>
             <w:r w:rsidR="002A716B" w:rsidRPr="00394478">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
@@ -650,214 +662,214 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidRPr="002A716B">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:w w:val="50"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>現在）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3EB896" w14:textId="50BF1116" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00175C09" w:rsidP="00175C09">
+          <w:p w14:paraId="6F3EB896" w14:textId="56699BC5" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00175C09" w:rsidP="00175C09">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>３年生　女子</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D15FC7">
+              <w:t>３年生　男子</w:t>
+            </w:r>
+            <w:r w:rsidR="007176D8">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>１</w:t>
+              <w:t>２</w:t>
             </w:r>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>名、男子１名　２年生　男子</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D15FC7">
+              <w:t>名　２年生　男子</w:t>
+            </w:r>
+            <w:r w:rsidR="007176D8">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>３</w:t>
+              <w:t>７</w:t>
             </w:r>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="007176D8">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00175C09">
+              <w:t>女子５名</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>１年生　男子</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00394478">
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>９</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00175C09">
+              <w:t>１年生　男子</w:t>
+            </w:r>
+            <w:r w:rsidR="007176D8">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>名</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00394478">
+              <w:t>８</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>女子５名</w:t>
+              <w:t>名</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>計</w:t>
             </w:r>
-            <w:r w:rsidR="00394478">
+            <w:r w:rsidR="007176D8">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>１９</w:t>
+              <w:t>２２</w:t>
             </w:r>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C94A89" w:rsidRPr="00AC525E" w14:paraId="3E474303" w14:textId="77777777" w:rsidTr="00C03DC3">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CA2200" w14:textId="77777777" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00C94A89" w:rsidP="00AC525E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>活動日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A872946" w14:textId="6DFDFC4F" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00175C09" w:rsidP="00175C09">
+          <w:p w14:paraId="4A872946" w14:textId="012066AD" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="008025D6" w:rsidP="00175C09">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>火</w:t>
+              <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C94A89" w:rsidRPr="00AC525E" w14:paraId="04643526" w14:textId="77777777" w:rsidTr="0086228F">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EE2A919" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRDefault="0086228F" w:rsidP="00AC525E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>活動時間</w:t>
@@ -881,51 +893,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="465A8332" w14:textId="77777777" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00E86AB0" w:rsidP="00AC525E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>夏季</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3309" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1967FD3E" w14:textId="5E88D3CF" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00AC525E">
+          <w:p w14:paraId="1967FD3E" w14:textId="2EEBABE5" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00AC525E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>集合</w:t>
             </w:r>
             <w:r w:rsidR="00175C09" w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>１６</w:t>
             </w:r>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
@@ -942,111 +954,159 @@
               </w:rPr>
               <w:t>００</w:t>
             </w:r>
             <w:r w:rsidR="00C03DC3" w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
             <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>解散</w:t>
             </w:r>
             <w:r w:rsidR="00175C09" w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>１７</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00175C09">
+              <w:t>１</w:t>
+            </w:r>
+            <w:r w:rsidR="008025D6">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>：</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00175C09" w:rsidRPr="00175C09">
+              <w:t>６</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175C09">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>００</w:t>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="00175C09">
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="008025D6">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>集合１６：００～解散１７：００</w:t>
+              <w:t>４</w:t>
+            </w:r>
+            <w:r w:rsidR="00175C09" w:rsidRPr="00175C09">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>０</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="802" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456AF277" w14:textId="77777777" w:rsidR="00C94A89" w:rsidRPr="00A45199" w:rsidRDefault="00E86AB0" w:rsidP="00AC525E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>冬季</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E488E3" w14:textId="05653323" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00175C09" w:rsidP="0086228F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00175C09">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>集合１６：００～解散１</w:t>
+            </w:r>
+            <w:r w:rsidR="008025D6">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>６</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175C09">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="008025D6">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>４</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00175C09">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>０</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A45199" w:rsidRPr="00AC525E" w14:paraId="47E18C6C" w14:textId="77777777" w:rsidTr="0086228F">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1357ADA0" w14:textId="77777777" w:rsidR="00A45199" w:rsidRDefault="00A45199" w:rsidP="00AC525E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>活動時間</w:t>
@@ -1300,62 +1360,68 @@
           </w:tcPr>
           <w:p w14:paraId="43D2DF22" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>４月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC6F50B" w14:textId="4F84135E" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="0BC6F50B" w14:textId="02687385" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
+            </w:r>
+            <w:r w:rsidR="008025D6" w:rsidRPr="008025D6">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>部方針決め、組織づくり</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AB36ABB" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="785C57AD" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1381,68 +1447,62 @@
           </w:tcPr>
           <w:p w14:paraId="13C783F8" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>５月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="681E7731" w14:textId="55E599F0" w:rsidR="00394478" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="681E7731" w14:textId="0F992503" w:rsidR="00394478" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>部方針決め、組織づくり</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73CF722F" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="3BD9BFE5" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1468,68 +1528,62 @@
           </w:tcPr>
           <w:p w14:paraId="5555A9E2" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>６月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52631DC4" w14:textId="7AD2711D" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="52631DC4" w14:textId="4225CB26" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>、文芸作品応募について</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F79B9CD" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="7D2C5A53" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1555,68 +1609,62 @@
           </w:tcPr>
           <w:p w14:paraId="3B6D2783" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>７月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65919C16" w14:textId="5A281141" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="65919C16" w14:textId="48D58395" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>、文芸作品作成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E1DED7B" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="06642F73" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1723,68 +1771,62 @@
           </w:tcPr>
           <w:p w14:paraId="74983497" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>９月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E267D6B" w14:textId="6B34F3D3" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="0E267D6B" w14:textId="74565E55" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>、文芸作品作成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A62F62" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="677E92A2" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1810,68 +1852,62 @@
           </w:tcPr>
           <w:p w14:paraId="1DE67983" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>10月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD056CE" w14:textId="7F372705" w:rsidR="00394478" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="2DD056CE" w14:textId="306DD778" w:rsidR="00394478" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>、文芸作品作成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9EE9DD" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="6B10BE9E" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1897,68 +1933,62 @@
           </w:tcPr>
           <w:p w14:paraId="1E9CA24F" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>11月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0B70E9" w14:textId="2E045722" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="7A0B70E9" w14:textId="00EFE25A" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>、文芸作品作成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23F78E09" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="79912751" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1984,68 +2014,62 @@
           </w:tcPr>
           <w:p w14:paraId="13DE3751" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>12月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFCEC93" w14:textId="2EF4D19C" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
+          <w:p w14:paraId="4EFCEC93" w14:textId="0DCB3C50" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="000B4D7D" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>読書</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>、文芸作品完成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="580CAE8C" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="2DC026FB" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -2441,155 +2465,156 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0CFF051A" w14:textId="77777777" w:rsidR="006471F0" w:rsidRDefault="006471F0" w:rsidP="00226E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1A85AD7F" w14:textId="77777777" w:rsidR="006471F0" w:rsidRDefault="006471F0" w:rsidP="00226E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="140"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="182"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="24577">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D2D1D"/>
     <w:rsid w:val="00080CFD"/>
     <w:rsid w:val="000849D5"/>
     <w:rsid w:val="000B4D7D"/>
     <w:rsid w:val="0011208B"/>
     <w:rsid w:val="00175C09"/>
     <w:rsid w:val="001B13B7"/>
     <w:rsid w:val="00226E7A"/>
     <w:rsid w:val="002A51C9"/>
     <w:rsid w:val="002A716B"/>
     <w:rsid w:val="00347211"/>
     <w:rsid w:val="00351156"/>
     <w:rsid w:val="003676E6"/>
     <w:rsid w:val="00394478"/>
     <w:rsid w:val="00485169"/>
     <w:rsid w:val="00506BA5"/>
     <w:rsid w:val="0055277E"/>
     <w:rsid w:val="005921FF"/>
     <w:rsid w:val="005D1F71"/>
     <w:rsid w:val="005D2D1D"/>
     <w:rsid w:val="006471F0"/>
     <w:rsid w:val="0066399F"/>
     <w:rsid w:val="006B43C6"/>
+    <w:rsid w:val="007176D8"/>
+    <w:rsid w:val="008025D6"/>
     <w:rsid w:val="00824423"/>
     <w:rsid w:val="0086228F"/>
     <w:rsid w:val="00916A7D"/>
     <w:rsid w:val="00986CDB"/>
     <w:rsid w:val="00A45199"/>
     <w:rsid w:val="00AA08A7"/>
     <w:rsid w:val="00AC525E"/>
     <w:rsid w:val="00BD0EEA"/>
     <w:rsid w:val="00C02143"/>
     <w:rsid w:val="00C03DC3"/>
     <w:rsid w:val="00C20DA6"/>
     <w:rsid w:val="00C27380"/>
     <w:rsid w:val="00C3590A"/>
     <w:rsid w:val="00C76DF6"/>
     <w:rsid w:val="00C94A89"/>
     <w:rsid w:val="00C95B0E"/>
     <w:rsid w:val="00CD460A"/>
     <w:rsid w:val="00D03C00"/>
     <w:rsid w:val="00D15FC7"/>
     <w:rsid w:val="00DC7EA7"/>
     <w:rsid w:val="00DF0FEE"/>
     <w:rsid w:val="00E86AB0"/>
     <w:rsid w:val="00EA49BA"/>
     <w:rsid w:val="00ED6A1B"/>
     <w:rsid w:val="00FA4E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481">
+    <o:shapedefaults v:ext="edit" spidmax="24577">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="527E22A3"/>
   <w15:docId w15:val="{65B0136E-FF3E-4089-9788-42C3890E36F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -3449,66 +3474,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C05F0189-3BF7-4158-9162-B908DFB8028F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>78</Words>
-  <Characters>447</Characters>
+  <Words>70</Words>
+  <Characters>404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>524</CharactersWithSpaces>
+  <CharactersWithSpaces>473</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>