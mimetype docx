--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -79,168 +79,168 @@
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1813560" cy="1403985"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5ABB4D71" w14:textId="463EF83C" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
+                                <w:p w14:paraId="5ABB4D71" w14:textId="7C3B5146" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>作成</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00C27380">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">　令和</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="004D3E03">
+                                  <w:r w:rsidR="00E75CDD">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
-                                    <w:t>７</w:t>
+                                    <w:t>８</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>年</w:t>
                                   </w:r>
                                   <w:r w:rsidR="004D3E03">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>５</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>月</w:t>
                                   </w:r>
-                                  <w:r w:rsidR="004D3E03">
+                                  <w:r w:rsidR="006E3D65">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
-                                    <w:t>１６</w:t>
+                                    <w:t>１１</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t>日</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="0786D1EF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:326.35pt;margin-top:-41.85pt;width:142.8pt;height:110.55pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEtNHVQAIAAC8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNOnfbhs1XS1dipCW&#10;H2nhAVzHaSwcj7HdJsuxlRAPwSsgzjxPXoSx2+0WuCFysGYynm9mvvk8u2prRbbCOgk6p/1eSonQ&#10;HAqp1zn98H75bEKJ80wXTIEWOb0Xjl7Nnz6ZNSYTA6hAFcISBNEua0xOK+9NliSOV6JmrgdGaAyW&#10;YGvm0bXrpLCsQfRaJYM0vUgasIWxwIVz+PfmEKTziF+Wgvu3ZemEJyqn2JuPp43nKpzJfMaytWWm&#10;kvzYBvuHLmomNRY9Qd0wz8jGyr+gasktOCh9j0OdQFlKLuIMOE0//WOau4oZEWdBcpw50eT+Hyx/&#10;s31niSxyOkwvKdGsxiV1+y/d7nu3+9ntv5Ju/63b77vdD/TJIBDWGJdh3p3BTN8+hxYXH4d35hb4&#10;R0c0LCqm1+LaWmgqwQpsuB8yk7PUA44LIKvmNRRYl208RKC2tHVgE/khiI6Luz8tS7Se8FBy0h+O&#10;LzDEMdYfpcPpZBxrsOwh3VjnXwqoSTByalENEZ5tb50P7bDs4Uqo5kDJYimVio5drxbKki1D5Szj&#10;d0T/7ZrSpMnpdDwYR2QNIT+KqpYela1kndNJGr6QzrJAxwtdRNszqQ42dqL0kZ9AyYEc365avBhI&#10;W0Fxj0xZOCgYXxwaFdjPlDSo3py6TxtmBSXqlUa2p/3RKMg9OqPx5QAdex5ZnUeY5giVU0/JwVz4&#10;+EQiD+Yat7KUka/HTo69oiojjccXFGR/7sdbj+98/gsAAP//AwBQSwMEFAAGAAgAAAAhAKyOFWHg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bupV1XWk6ISQuaAc2OHD0&#10;2qwpbZzSpFt5e8xp3Gz50/9/zreT7cRZD75xpGAxj0BoKl3VUK3g4/1lloLwAanCzpFW8KM9bIvb&#10;mxyzyl1or8+HUAsOIZ+hAhNCn0npS6Mt+rnrNfHt5AaLgdehltWAFw63nVxGUSItNsQNBnv9bHTZ&#10;HkbLJTtfjnv3/bXYtfLTtAmu3syrUvd309MjiKCncIXhT5/VoWCnoxup8qJTkKyWa0YVzNKYByY2&#10;cRqDODIarx9AFrn8/0PxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMS00dVAAgAALwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKyOFWHgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAmgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w14:paraId="5ABB4D71" w14:textId="463EF83C" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
+                          <w:p w14:paraId="5ABB4D71" w14:textId="7C3B5146" w:rsidR="00AA08A7" w:rsidRDefault="00AA08A7">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>作成</w:t>
                             </w:r>
                             <w:r w:rsidR="00C27380">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　令和</w:t>
                             </w:r>
-                            <w:r w:rsidR="004D3E03">
+                            <w:r w:rsidR="00E75CDD">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>７</w:t>
+                              <w:t>８</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
                             <w:r w:rsidR="004D3E03">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>５</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>月</w:t>
                             </w:r>
-                            <w:r w:rsidR="004D3E03">
+                            <w:r w:rsidR="006E3D65">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>１６</w:t>
+                              <w:t>１１</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>日</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00DF0FEE" w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0910A099" wp14:editId="6B0AE6FC">
@@ -380,67 +380,67 @@
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>美術</w:t>
             </w:r>
             <w:r w:rsidR="00BD0EEA" w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>部　　活動方針、年間の活動計画</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="0F394724" w14:textId="77777777" w:rsidTr="002A53C3">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF4F40F" w14:textId="172006F2" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00BD0EEA">
+          <w:p w14:paraId="7FF4F40F" w14:textId="6FB681DA" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00BD0EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>顧問：</w:t>
             </w:r>
-            <w:r w:rsidR="008A7FA9">
-[...3 lines deleted...]
-              <w:t>笠原 美貴子</w:t>
+            <w:r w:rsidR="006E3D65">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>児玉由美子</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4142" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7343E872" w14:textId="35B70E12" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00916A7D" w:rsidP="00C95B0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長：</w:t>
             </w:r>
             <w:r w:rsidR="004D3E03">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
@@ -524,51 +524,51 @@
             </w:r>
             <w:r w:rsidRPr="00E84123">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>尊重する態度を育む。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1581ECC0" w14:textId="4361898A" w:rsidR="00080CFD" w:rsidRPr="00AC525E" w:rsidRDefault="00AE5546" w:rsidP="00AE5546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E84123">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>・活動を通して、共感性を高め、協力する心を育む。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94A89" w:rsidRPr="00AC525E" w14:paraId="543C565D" w14:textId="77777777" w:rsidTr="002A53C3">
+      <w:tr w:rsidR="00C94A89" w:rsidRPr="006E3D65" w14:paraId="543C565D" w14:textId="77777777" w:rsidTr="002A53C3">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="046617B8" w14:textId="77777777" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00C94A89" w:rsidP="00AC525E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>部員数</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA8A13E" w14:textId="349C70A3" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00C94A89" w:rsidP="00EF3A9A">
             <w:pPr>
@@ -654,104 +654,104 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3E03">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:w w:val="50"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>現在）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3EB896" w14:textId="0109E2BB" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00EF3A9A" w:rsidP="0011208B">
+          <w:p w14:paraId="6F3EB896" w14:textId="1B8359A6" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00EF3A9A" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>男子　３年生</w:t>
-[...5 lines deleted...]
-              <w:t>20</w:t>
+              <w:t xml:space="preserve">　３年生</w:t>
+            </w:r>
+            <w:r w:rsidR="006E3D65">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>１７</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名、２年</w:t>
             </w:r>
-            <w:r w:rsidR="008A7FA9">
-[...3 lines deleted...]
-              <w:t>16</w:t>
+            <w:r w:rsidR="006E3D65">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　３</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名、１年生</w:t>
             </w:r>
-            <w:r w:rsidR="008A7FA9">
-[...3 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="006E3D65">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>１０</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名、計</w:t>
             </w:r>
-            <w:r w:rsidR="008A7FA9">
-[...3 lines deleted...]
-              <w:t>41</w:t>
+            <w:r w:rsidR="006E3D65">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>３０</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>名。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C94A89" w:rsidRPr="00AC525E" w14:paraId="3E474303" w14:textId="77777777" w:rsidTr="00C03DC3">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29CA2200" w14:textId="77777777" w:rsidR="00C94A89" w:rsidRPr="00AC525E" w:rsidRDefault="00C94A89" w:rsidP="00AC525E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
@@ -1505,86 +1505,112 @@
           </w:tcPr>
           <w:p w14:paraId="3B6D2783" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>７月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65919C16" w14:textId="68069443" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00813E8B" w:rsidP="0011208B">
+          <w:p w14:paraId="65919C16" w14:textId="5FEFB71C" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00813E8B" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個人制作、部誌発行</w:t>
             </w:r>
             <w:r w:rsidR="00E221A4">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>、人物クロッキー</w:t>
+              <w:t>、</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1DED7B" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
+          <w:p w14:paraId="56237971" w14:textId="3E0F4982" w:rsidR="00BD0EEA" w:rsidRDefault="00133F81" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>作品をぬりえ化して老人ホーム慰問し交流する。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1DED7B" w14:textId="268A8BFE" w:rsidR="00133F81" w:rsidRPr="00AC525E" w:rsidRDefault="00133F81" w:rsidP="0011208B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>東京都現代美術館</w:t>
+            </w:r>
+            <w:r w:rsidR="00E103A4">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>展覧会見学</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="06642F73" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29922FC5" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
@@ -1592,62 +1618,62 @@
           </w:tcPr>
           <w:p w14:paraId="683F57BB" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>８月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61157F7E" w14:textId="0F6BFB4E" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00813E8B" w:rsidP="0011208B">
+          <w:p w14:paraId="61157F7E" w14:textId="68B3A15C" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00813E8B" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>個人制作、人物クロッキー</w:t>
+              <w:t>個人制作、</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10C8E775" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="0374C7AE" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
@@ -1696,62 +1722,62 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E267D6B" w14:textId="133A816A" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00813E8B" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個人制作</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75A62F62" w14:textId="179505EC" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00542546" w:rsidP="0011208B">
+          <w:p w14:paraId="75A62F62" w14:textId="0AD4CDDD" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00133F81" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>人物写生大会</w:t>
+              <w:t>岡山県トンボ学生服主催制服画デザインコンクール出品</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="677E92A2" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="321D021A" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2032,57 +2058,83 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27C6F68E" w14:textId="5C585951" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00813E8B" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>個人制作</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3369" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16ED6ECB" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="0011208B">
+          <w:p w14:paraId="294268D3" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRDefault="006E3D65" w:rsidP="0011208B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>東京都中学校美術教育研究</w:t>
+            </w:r>
+            <w:r w:rsidR="00133F81">
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>大会</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16ED6ECB" w14:textId="40272DA1" w:rsidR="00133F81" w:rsidRPr="00AC525E" w:rsidRDefault="00133F81" w:rsidP="0011208B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>第六ブロック中学校生徒美術作品展</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w14:paraId="342F679B" w14:textId="77777777" w:rsidTr="00E86AB0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FA43EBB" w14:textId="77777777" w:rsidR="00BD0EEA" w:rsidRPr="00AC525E" w:rsidRDefault="00BD0EEA" w:rsidP="00C94A89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
@@ -2230,90 +2282,91 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C95B0E" w:rsidRPr="00AC525E" w14:paraId="2B500F3E" w14:textId="77777777" w:rsidTr="00A45199">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40AD144A" w14:textId="77777777" w:rsidR="00C95B0E" w:rsidRPr="00AC525E" w:rsidRDefault="00C95B0E" w:rsidP="00C95B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>安全指導・</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF03E3D" w14:textId="77777777" w:rsidR="00C95B0E" w:rsidRPr="00AC525E" w:rsidRDefault="00C95B0E" w:rsidP="00BA6393">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:w w:val="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC525E">
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:w w:val="80"/>
               </w:rPr>
               <w:t>配慮等について</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D907E73" w14:textId="21FBC2C5" w:rsidR="00506BA5" w:rsidRPr="00AC525E" w:rsidRDefault="0094517B" w:rsidP="006B43C6">
+          <w:p w14:paraId="7D907E73" w14:textId="561D7172" w:rsidR="00E103A4" w:rsidRPr="00AC525E" w:rsidRDefault="00E103A4" w:rsidP="006B43C6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>大きな作品を制作する時は、作業服（汚れてもいい服）を着用して制作する</w:t>
+              <w:t>展示会や老人ホームでのボランティアも予定されており交通機関利用の安全策や　外部施設への訪問などで対人関係など十分準備をして気を付ける。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="396594F7" w14:textId="56901BBB" w:rsidR="00080CFD" w:rsidRDefault="00080CFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="HG丸ｺﾞｼｯｸM-PRO" w:eastAsia="HG丸ｺﾞｼｯｸM-PRO" w:hAnsi="HG丸ｺﾞｼｯｸM-PRO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00080CFD" w:rsidSect="00AC525E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="364"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -2381,156 +2434,159 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0CFF051A" w14:textId="77777777" w:rsidR="006471F0" w:rsidRDefault="006471F0" w:rsidP="00226E7A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1A85AD7F" w14:textId="77777777" w:rsidR="006471F0" w:rsidRDefault="006471F0" w:rsidP="00226E7A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="182"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D2D1D"/>
     <w:rsid w:val="000631AE"/>
     <w:rsid w:val="00080CFD"/>
     <w:rsid w:val="000849D5"/>
     <w:rsid w:val="0011208B"/>
+    <w:rsid w:val="00133F81"/>
     <w:rsid w:val="001B13B7"/>
     <w:rsid w:val="00226E7A"/>
     <w:rsid w:val="002A53C3"/>
     <w:rsid w:val="002E5932"/>
     <w:rsid w:val="00347211"/>
     <w:rsid w:val="00351156"/>
     <w:rsid w:val="003676E6"/>
     <w:rsid w:val="00485169"/>
     <w:rsid w:val="004D3E03"/>
     <w:rsid w:val="00506BA5"/>
     <w:rsid w:val="00542546"/>
     <w:rsid w:val="005D1F71"/>
     <w:rsid w:val="005D2D1D"/>
     <w:rsid w:val="006471F0"/>
     <w:rsid w:val="0066399F"/>
     <w:rsid w:val="006B43C6"/>
+    <w:rsid w:val="006E3D65"/>
     <w:rsid w:val="00813E8B"/>
     <w:rsid w:val="00824423"/>
     <w:rsid w:val="0086228F"/>
     <w:rsid w:val="008A7FA9"/>
     <w:rsid w:val="00916A7D"/>
     <w:rsid w:val="0094517B"/>
     <w:rsid w:val="00986CDB"/>
     <w:rsid w:val="00A45199"/>
     <w:rsid w:val="00AA08A7"/>
     <w:rsid w:val="00AC525E"/>
     <w:rsid w:val="00AE5546"/>
     <w:rsid w:val="00BD0EEA"/>
     <w:rsid w:val="00C02143"/>
     <w:rsid w:val="00C03DC3"/>
     <w:rsid w:val="00C20DA6"/>
     <w:rsid w:val="00C27380"/>
     <w:rsid w:val="00C3590A"/>
     <w:rsid w:val="00C76DF6"/>
     <w:rsid w:val="00C94A89"/>
     <w:rsid w:val="00C95B0E"/>
     <w:rsid w:val="00CD460A"/>
     <w:rsid w:val="00D03C00"/>
     <w:rsid w:val="00DF0FEE"/>
+    <w:rsid w:val="00E103A4"/>
     <w:rsid w:val="00E221A4"/>
+    <w:rsid w:val="00E75CDD"/>
     <w:rsid w:val="00E86AB0"/>
     <w:rsid w:val="00EA49BA"/>
     <w:rsid w:val="00EF3A9A"/>
     <w:rsid w:val="00FA4E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="527E22A3"/>
   <w15:docId w15:val="{65B0136E-FF3E-4089-9788-42C3890E36F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -3389,67 +3445,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C05F0189-3BF7-4158-9162-B908DFB8028F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>420</Characters>
+  <Pages>2</Pages>
+  <Words>88</Words>
+  <Characters>508</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TAIMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>492</CharactersWithSpaces>
+  <CharactersWithSpaces>595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>